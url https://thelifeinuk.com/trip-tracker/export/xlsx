--- v0 (2026-04-07)
+++ v1 (2026-05-22)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Trip Tracker" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trip Tracker'!$A$4:$N$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>✈ Trip Tracker Export — Anonymous</t>
   </si>
   <si>
-    <t>Generated: 07 Apr 2026 09:29</t>
+    <t>Generated: 22 May 2026 18:35</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
     <t>Arrival</t>
   </si>
   <si>
     <t>Departure</t>
   </si>
   <si>
     <t>Duration</t>
   </si>
   <si>
     <t>Trip Type</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Travel Mode</t>
   </si>