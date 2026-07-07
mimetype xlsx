--- v1 (2026-05-22)
+++ v2 (2026-07-07)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Trip Tracker" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trip Tracker'!$A$4:$N$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>✈ Trip Tracker Export — Anonymous</t>
   </si>
   <si>
-    <t>Generated: 22 May 2026 18:35</t>
+    <t>Generated: 07 Jul 2026 08:49</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
     <t>Arrival</t>
   </si>
   <si>
     <t>Departure</t>
   </si>
   <si>
     <t>Duration</t>
   </si>
   <si>
     <t>Trip Type</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Travel Mode</t>
   </si>