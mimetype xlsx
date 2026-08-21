--- v2 (2026-07-07)
+++ v3 (2026-08-21)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Trip Tracker" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Trip Tracker'!$A$4:$N$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>✈ Trip Tracker Export — Anonymous</t>
   </si>
   <si>
-    <t>Generated: 07 Jul 2026 08:49</t>
+    <t>Generated: 21 Aug 2026 16:17</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>ISO</t>
   </si>
   <si>
     <t>Arrival</t>
   </si>
   <si>
     <t>Departure</t>
   </si>
   <si>
     <t>Duration</t>
   </si>
   <si>
     <t>Trip Type</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Travel Mode</t>
   </si>